--- v1 (2026-02-17)
+++ v2 (2026-04-07)
@@ -129,54 +129,54 @@
   <si>
     <t>36:10</t>
   </si>
   <si>
     <t>Агапов Виктор</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>37:43</t>
   </si>
   <si>
     <t>Бабич Илья</t>
   </si>
   <si>
     <t>Хританков Кирилл</t>
   </si>
   <si>
     <t>Вязников Павел</t>
   </si>
   <si>
     <t>Егоров Марк</t>
   </si>
   <si>
+    <t>Кувшинов Сергей</t>
+  </si>
+  <si>
     <t>Веремейчик Вячеслав</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кувшинов Сергей</t>
   </si>
   <si>
     <t>Соколов Павел</t>
   </si>
   <si>
     <t>Бояркин Владимир</t>
   </si>
   <si>
     <t>Лебедев Юрий</t>
   </si>
   <si>
     <t>Семендяев Евгений</t>
   </si>
   <si>
     <t>Крутский Валерий</t>
   </si>
   <si>
     <t>Браславский Леонид</t>
   </si>
   <si>
     <t>Гребенюк Александр</t>
   </si>
   <si>
     <t>Мурашкин Степан</t>
   </si>