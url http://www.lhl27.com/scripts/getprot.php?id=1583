--- v0 (2026-02-18)
+++ v1 (2026-04-06)
@@ -216,57 +216,57 @@
   <si>
     <t>16:29</t>
   </si>
   <si>
     <t>Осипенко Кирилл</t>
   </si>
   <si>
     <t>30:18</t>
   </si>
   <si>
     <t>Кокарев Петр</t>
   </si>
   <si>
     <t>41:27</t>
   </si>
   <si>
     <t>Акшонов Игорь</t>
   </si>
   <si>
     <t>Абрамов Алексей</t>
   </si>
   <si>
     <t>Степанов Станислав</t>
   </si>
   <si>
+    <t>Кириленко Евгений</t>
+  </si>
+  <si>
     <t>Соловьев Сергей</t>
   </si>
   <si>
     <t>Колбин Валерий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кириленко Евгений</t>
   </si>
   <si>
     <t>Коротич Алексей</t>
   </si>
   <si>
     <t>Попов Олег</t>
   </si>
   <si>
     <t>Дюжов Илья</t>
   </si>
   <si>
     <t>Жгарев Валерий</t>
   </si>
   <si>
     <t>Евтеев Александр</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>