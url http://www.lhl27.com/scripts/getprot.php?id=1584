--- v1 (2026-02-16)
+++ v2 (2026-04-06)
@@ -114,54 +114,54 @@
   <si>
     <t>Зверев Максим</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>22:58</t>
   </si>
   <si>
     <t>Агапов Виктор</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Хританков Кирилл</t>
   </si>
   <si>
     <t>Вязников Павел</t>
   </si>
   <si>
     <t>Егоров Марк</t>
   </si>
   <si>
+    <t>Кувшинов Сергей</t>
+  </si>
+  <si>
     <t>Веремейчик Вячеслав</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кувшинов Сергей</t>
   </si>
   <si>
     <t>Соколов Павел</t>
   </si>
   <si>
     <t>Бояркин Владимир</t>
   </si>
   <si>
     <t>Лебедев Юрий</t>
   </si>
   <si>
     <t>Семендяев Евгений</t>
   </si>
   <si>
     <t>Галанцев Артем</t>
   </si>
   <si>
     <t>Браславский Леонид</t>
   </si>
   <si>
     <t>Гребенюк Александр</t>
   </si>
   <si>
     <t>Мурашкин Степан</t>
   </si>