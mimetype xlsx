--- v0 (2025-12-08)
+++ v1 (2026-05-28)
@@ -129,105 +129,105 @@
   <si>
     <t>ПВ</t>
   </si>
   <si>
     <t>44:48</t>
   </si>
   <si>
     <t>43:46</t>
   </si>
   <si>
     <t>Могилевский Александр</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Стреж Илья</t>
   </si>
   <si>
     <t>Марков Николай</t>
   </si>
   <si>
     <t>Меньшов Константин</t>
   </si>
   <si>
+    <t>Стариков Михаил</t>
+  </si>
+  <si>
     <t>Довбня Никита</t>
   </si>
   <si>
-    <t>Стариков Михаил</t>
-[...1 lines deleted...]
-  <si>
     <t>Дмитриев Данил</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Яковлев Сергей</t>
   </si>
   <si>
     <t>Черепанов Константин</t>
   </si>
   <si>
     <t>Андриенко Алексей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Хабрайон»</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>30:50</t>
   </si>
   <si>
     <t>06:50</t>
   </si>
   <si>
     <t>33:00</t>
   </si>
   <si>
     <t>Годун Антон</t>
   </si>
   <si>
     <t>33:04</t>
   </si>
   <si>
+    <t>Коломиец Виктор</t>
+  </si>
+  <si>
+    <t>43:00</t>
+  </si>
+  <si>
     <t>Заикин Илья</t>
-  </si>
-[...4 lines deleted...]
-    <t>Коломиец Виктор</t>
   </si>
   <si>
     <t>Трофимович Дмитрий</t>
   </si>
   <si>
     <t>Чжан-Цзы-Фа Максим</t>
   </si>
   <si>
     <t>Алемасов Андрей</t>
   </si>
   <si>
     <t>Степанов Сергей</t>
   </si>
   <si>
     <t>Зборовский Илья</t>
   </si>
   <si>
     <t>Якимов Виталий</t>
   </si>
   <si>
     <t>Вишневский Алексей</t>
   </si>
   <si>
     <t>Ромашков Ярослав</t>
   </si>