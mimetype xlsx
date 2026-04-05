--- v0 (2026-02-17)
+++ v1 (2026-04-05)
@@ -108,62 +108,62 @@
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>02:21</t>
   </si>
   <si>
     <t>04:20</t>
   </si>
   <si>
     <t>Егоров Марк</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>23:20</t>
   </si>
   <si>
     <t>30:00</t>
   </si>
   <si>
+    <t>Веремейчик Вячеслав</t>
+  </si>
+  <si>
+    <t>37:56</t>
+  </si>
+  <si>
+    <t>40:20</t>
+  </si>
+  <si>
     <t>Кувшинов Сергей</t>
   </si>
   <si>
-    <t>37:56</t>
-[...7 lines deleted...]
-  <si>
     <t>42:36</t>
   </si>
   <si>
     <t>44:44</t>
   </si>
   <si>
     <t>Соколов Павел</t>
   </si>
   <si>
     <t>43:56</t>
   </si>
   <si>
     <t>Бояркин Владимир</t>
   </si>
   <si>
     <t>44:36</t>
   </si>
   <si>
     <t>Галанцев Артем</t>
   </si>
   <si>
     <t>44:52</t>
   </si>
   <si>
     <t>Браславский Леонид</t>
@@ -219,57 +219,57 @@
   <si>
     <t>31:50</t>
   </si>
   <si>
     <t>36:00</t>
   </si>
   <si>
     <t>Лопухов Егор</t>
   </si>
   <si>
     <t>44:59</t>
   </si>
   <si>
     <t>39:15</t>
   </si>
   <si>
     <t>Аксиненко Олег</t>
   </si>
   <si>
     <t>35-11</t>
   </si>
   <si>
     <t>Меньшов Олег</t>
   </si>
   <si>
+    <t>Лазутин Юрий</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Баськов Денис</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Бондаренко Тарас</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1954,78 +1954,78 @@
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>83</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>83</v>
       </c>
       <c r="B38" s="12" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>69</v>
+        <v>26</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>88</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>70</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>