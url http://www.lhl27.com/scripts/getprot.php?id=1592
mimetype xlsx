--- v1 (2026-04-05)
+++ v2 (2026-05-25)
@@ -108,92 +108,92 @@
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>02:21</t>
   </si>
   <si>
     <t>04:20</t>
   </si>
   <si>
     <t>Егоров Марк</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>23:20</t>
   </si>
   <si>
     <t>30:00</t>
   </si>
   <si>
+    <t>Кувшинов Сергей</t>
+  </si>
+  <si>
+    <t>37:56</t>
+  </si>
+  <si>
+    <t>40:20</t>
+  </si>
+  <si>
     <t>Веремейчик Вячеслав</t>
   </si>
   <si>
-    <t>37:56</t>
-[...7 lines deleted...]
-  <si>
     <t>42:36</t>
   </si>
   <si>
     <t>44:44</t>
   </si>
   <si>
     <t>Соколов Павел</t>
   </si>
   <si>
     <t>43:56</t>
   </si>
   <si>
     <t>Бояркин Владимир</t>
   </si>
   <si>
     <t>44:36</t>
   </si>
   <si>
     <t>Галанцев Артем</t>
   </si>
   <si>
     <t>44:52</t>
   </si>
   <si>
+    <t>Крутский Валерий</t>
+  </si>
+  <si>
     <t>Браславский Леонид</t>
   </si>
   <si>
-    <t>Крутский Валерий</t>
-[...1 lines deleted...]
-  <si>
     <t>Гребенюк Александр</t>
   </si>
   <si>
     <t>Пономарев Дмитрий</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Метеор»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>10:01</t>
   </si>
   <si>
     <t>06:40</t>
   </si>
   <si>
     <t>Подкопаев Филипп</t>
@@ -219,57 +219,57 @@
   <si>
     <t>31:50</t>
   </si>
   <si>
     <t>36:00</t>
   </si>
   <si>
     <t>Лопухов Егор</t>
   </si>
   <si>
     <t>44:59</t>
   </si>
   <si>
     <t>39:15</t>
   </si>
   <si>
     <t>Аксиненко Олег</t>
   </si>
   <si>
     <t>35-11</t>
   </si>
   <si>
     <t>Меньшов Олег</t>
   </si>
   <si>
+    <t>Баськов Денис</t>
+  </si>
+  <si>
     <t>Лазутин Юрий</t>
   </si>
   <si>
     <t>Вр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Баськов Денис</t>
   </si>
   <si>
     <t>Бондаренко Тарас</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1231,78 +1231,78 @@
       <c r="L11" s="6">
         <v>0</v>
       </c>
       <c r="M11" s="8">
         <v>0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>88</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>88</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>91</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
@@ -1954,78 +1954,78 @@
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>83</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>83</v>
       </c>
       <c r="B38" s="12" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>26</v>
+        <v>69</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>88</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>70</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>