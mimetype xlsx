--- v0 (2026-02-15)
+++ v1 (2026-04-06)
@@ -174,54 +174,54 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Центурион»</t>
   </si>
   <si>
     <t>21:55</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>26:50</t>
   </si>
   <si>
     <t>41-00</t>
   </si>
   <si>
     <t>Вяткин Алексей</t>
   </si>
   <si>
     <t>35:00</t>
   </si>
   <si>
+    <t>Селихов Алексей</t>
+  </si>
+  <si>
     <t>Черкес Кирилл</t>
-  </si>
-[...1 lines deleted...]
-    <t>Селихов Алексей</t>
   </si>
   <si>
     <t>Карпылев Александр</t>
   </si>
   <si>
     <t>Скляров Артем</t>
   </si>
   <si>
     <t>Бояркин Владимир</t>
   </si>
   <si>
     <t>Левицкий Алексей</t>
   </si>
   <si>
     <t>Швец Александр</t>
   </si>
   <si>
     <t>Родькин Сергей</t>
   </si>
   <si>
     <t>Лихоманов Алексей</t>
   </si>
   <si>
     <t>Карпов Арсений</t>
   </si>