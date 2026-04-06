--- v0 (2026-02-16)
+++ v1 (2026-04-06)
@@ -117,68 +117,68 @@
   <si>
     <t>39:46</t>
   </si>
   <si>
     <t>39:12</t>
   </si>
   <si>
     <t>Погребков Артем</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Ковехов Алексей</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Питконовий Андрей</t>
   </si>
   <si>
     <t>Полукеев Иван</t>
   </si>
   <si>
+    <t>Ковалев Игорь</t>
+  </si>
+  <si>
     <t>Писарев Павел</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Кравчук Андрей</t>
   </si>
   <si>
     <t>Кислицын Дмитрий</t>
   </si>
   <si>
     <t>Оклей Станислав</t>
   </si>
   <si>
-    <t>Ковалев Игорь</t>
-[...1 lines deleted...]
-  <si>
     <t>Сенник Виктор</t>
   </si>
   <si>
     <t>Шкедов Денис</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Алькор»</t>
   </si>
   <si>
     <t>19:28</t>
   </si>
   <si>
     <t>05:38</t>
   </si>
   <si>
     <t>27:09</t>
   </si>
   <si>
     <t>10:31</t>
@@ -201,54 +201,54 @@
   <si>
     <t>30:45</t>
   </si>
   <si>
     <t>Болоцкий Александр</t>
   </si>
   <si>
     <t>41:29</t>
   </si>
   <si>
     <t>Базив Богдан</t>
   </si>
   <si>
     <t>Тучин Иван</t>
   </si>
   <si>
     <t>Солоха Виктор</t>
   </si>
   <si>
     <t>Ермаков Дмитрий</t>
   </si>
   <si>
     <t>Ананин Сергей</t>
   </si>
   <si>
+    <t>Гончаров Иван</t>
+  </si>
+  <si>
     <t>Грудинин Константин</t>
-  </si>
-[...1 lines deleted...]
-    <t>Гончаров Иван</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1125,169 +1125,169 @@
       <c r="B11" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
         <v>30</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
+        <v>33</v>
+      </c>
+      <c r="B13" s="12" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
         <v>30</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
         <v>30</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
-        <v>75</v>
+        <v>51</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>87</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
@@ -1941,78 +1941,78 @@
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>85</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>85</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7"/>
       <c r="B42" s="12"/>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7"/>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>