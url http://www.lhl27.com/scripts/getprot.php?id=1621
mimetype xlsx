--- v1 (2026-02-17)
+++ v2 (2026-09-12)
@@ -201,57 +201,57 @@
   <si>
     <t>20:00</t>
   </si>
   <si>
     <t>Савин Алексей</t>
   </si>
   <si>
     <t>26:57</t>
   </si>
   <si>
     <t>12:34</t>
   </si>
   <si>
     <t>Примак Альберт</t>
   </si>
   <si>
     <t>24:35</t>
   </si>
   <si>
     <t>Кириченко Антон</t>
   </si>
   <si>
     <t>29:41</t>
   </si>
   <si>
+    <t>Миронов Дмитрий</t>
+  </si>
+  <si>
+    <t>39:59</t>
+  </si>
+  <si>
     <t>Тучин Иван</t>
-  </si>
-[...4 lines deleted...]
-    <t>Миронов Дмитрий</t>
   </si>
   <si>
     <t>42:04</t>
   </si>
   <si>
     <t>Жульмагамбетов Сергей</t>
   </si>
   <si>
     <t>Рябухин Виталий</t>
   </si>
   <si>
     <t>Чинарев Андрей</t>
   </si>
   <si>
     <t>Солоха Виктор</t>
   </si>
   <si>
     <t>Ермаков Дмитрий</t>
   </si>
   <si>
     <t>Гутик Сергей</t>
   </si>
   <si>
     <t>Гончаров Иван</t>
   </si>
@@ -1840,86 +1840,86 @@
       </c>
       <c r="O33" s="7">
         <v>85</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>2</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>24</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7" t="s">
         <v>62</v>
       </c>
       <c r="O34" s="7">
         <v>85</v>
       </c>
       <c r="P34" s="7">
         <v>2</v>
       </c>
       <c r="Q34" s="7">
         <v>19</v>
       </c>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>24</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7" t="s">
         <v>64</v>
       </c>
       <c r="O35" s="7">
         <v>91</v>
       </c>
       <c r="P35" s="7">
         <v>2</v>
       </c>
       <c r="Q35" s="7">
         <v>2</v>
       </c>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>27</v>