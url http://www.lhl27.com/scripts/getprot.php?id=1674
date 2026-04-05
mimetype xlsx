--- v0 (2026-02-16)
+++ v1 (2026-04-05)
@@ -111,60 +111,60 @@
   <si>
     <t>14-59</t>
   </si>
   <si>
     <t>Ким Юрий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>13-38</t>
   </si>
   <si>
     <t>36-09</t>
   </si>
   <si>
     <t>Оселедец Станислав</t>
   </si>
   <si>
     <t>27-52</t>
   </si>
   <si>
     <t>43-03</t>
   </si>
   <si>
+    <t>Пахолюк Вячеслав</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>34-03</t>
+  </si>
+  <si>
     <t>Осипов Алексей</t>
-  </si>
-[...7 lines deleted...]
-    <t>Пахолюк Вячеслав</t>
   </si>
   <si>
     <t>36-38</t>
   </si>
   <si>
     <t>Ковалевский Михаил</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>39-36</t>
   </si>
   <si>
     <t>Калинин Сергей</t>
   </si>
   <si>
     <t>41-28</t>
   </si>
   <si>
     <t>Кирпота Андрей</t>
   </si>
   <si>
     <t>Овис Марк</t>
   </si>
@@ -1049,88 +1049,88 @@
         <v>91</v>
       </c>
       <c r="L7" s="6">
         <v>0</v>
       </c>
       <c r="M7" s="8">
         <v>0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>30</v>
       </c>
       <c r="O7" s="6">
         <v>2</v>
       </c>
       <c r="P7" s="6">
         <v>2</v>
       </c>
       <c r="Q7" s="6">
         <v>1</v>
       </c>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
         <v>32</v>
       </c>
       <c r="H8" s="6">
         <v>4</v>
       </c>
       <c r="I8" s="6"/>
       <c r="J8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="K8" s="6">
         <v>38</v>
       </c>
       <c r="L8" s="6">
         <v>74</v>
       </c>
       <c r="M8" s="8">
         <v>0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
         <v>32</v>
       </c>
       <c r="H9" s="6">
         <v>5</v>
       </c>
       <c r="I9" s="6">
         <v>-1</v>
       </c>
       <c r="J9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="K9" s="6">
         <v>45</v>
       </c>
       <c r="L9" s="6">
         <v>0</v>