--- v1 (2026-02-16)
+++ v2 (2026-05-25)
@@ -210,54 +210,54 @@
   <si>
     <t>40:30</t>
   </si>
   <si>
     <t>Базив Богдан</t>
   </si>
   <si>
     <t>42:56</t>
   </si>
   <si>
     <t>Тучин Иван</t>
   </si>
   <si>
     <t>43:05</t>
   </si>
   <si>
     <t>Непомнящий Виталий</t>
   </si>
   <si>
     <t>Ермаков Дмитрий</t>
   </si>
   <si>
     <t>Ананин Сергей</t>
   </si>
   <si>
+    <t>Грудинин Константин</t>
+  </si>
+  <si>
     <t>Гончаров Иван</t>
-  </si>
-[...1 lines deleted...]
-    <t>Грудинин Константин</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1935,78 +1935,78 @@
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>85</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>85</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7"/>
       <c r="B41" s="12"/>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7"/>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>