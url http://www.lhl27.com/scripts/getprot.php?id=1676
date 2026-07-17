--- v2 (2026-05-25)
+++ v3 (2026-07-17)
@@ -135,66 +135,66 @@
   <si>
     <t>Тараненко Петр</t>
   </si>
   <si>
     <t>Абрамов Алексей</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Шкинев Юрий</t>
   </si>
   <si>
     <t>Балакирев Владимир</t>
   </si>
   <si>
     <t>Степанов Станислав</t>
   </si>
   <si>
     <t>Пшеничнов Максим</t>
   </si>
   <si>
     <t>Соловьев Сергей</t>
   </si>
   <si>
+    <t>Кузнецов Глеб</t>
+  </si>
+  <si>
     <t>Берба Алексей</t>
   </si>
   <si>
-    <t>Кузнецов Глеб</t>
-[...1 lines deleted...]
-  <si>
     <t>Дюжов Илья</t>
   </si>
   <si>
     <t>Дюжов Михаил</t>
   </si>
   <si>
+    <t>Дюжов Данил</t>
+  </si>
+  <si>
     <t>Афанасьев Михаил</t>
-  </si>
-[...1 lines deleted...]
-    <t>Дюжов Данил</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Алькор»</t>
   </si>
   <si>
     <t>04:00</t>
   </si>
   <si>
     <t>31:40</t>
   </si>
   <si>
     <t>27:46</t>
   </si>
   <si>
     <t>43:15</t>
   </si>
   <si>
     <t>Третьяков Александр</t>
   </si>