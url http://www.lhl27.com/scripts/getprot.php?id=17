--- v0 (2026-02-16)
+++ v1 (2026-05-27)
@@ -102,57 +102,57 @@
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Бичевой Денис</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Фоксы»</t>
   </si>
   <si>
     <t>1:30</t>
   </si>
   <si>
     <t>Савченко Александр</t>
   </si>
   <si>
+    <t>Холин Дмитрий</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
     <t>Бордаковский Александр</t>
-  </si>
-[...4 lines deleted...]
-    <t>Холин Дмитрий</t>
   </si>
   <si>
     <t>Учеваткин Максим</t>
   </si>
   <si>
     <t>Писарев Павел</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Кравчук Андрей</t>
   </si>
   <si>
     <t>Ильтимиров Вячеслав</t>
   </si>
   <si>
     <t>Буря Максим</t>
   </si>
   <si>
     <t>Оклей Станислав</t>
   </si>
   <si>
     <t>Евсеев Андрей</t>
   </si>