--- v1 (2026-02-18)
+++ v2 (2026-04-04)
@@ -162,69 +162,69 @@
   <si>
     <t>Команда « Б » «Невада 2»</t>
   </si>
   <si>
     <t>10-44</t>
   </si>
   <si>
     <t>Ким Юрий</t>
   </si>
   <si>
     <t>14-05</t>
   </si>
   <si>
     <t>Оселедец Станислав</t>
   </si>
   <si>
     <t>32-30</t>
   </si>
   <si>
     <t>Лейкин Игорь</t>
   </si>
   <si>
     <t>38-10</t>
   </si>
   <si>
+    <t>Пахолюк Вячеслав</t>
+  </si>
+  <si>
+    <t>44-10</t>
+  </si>
+  <si>
     <t>Забродин Юрий</t>
   </si>
   <si>
-    <t>44-10</t>
-[...1 lines deleted...]
-  <si>
     <t>Осипов Алексей</t>
   </si>
   <si>
-    <t>Пахолюк Вячеслав</t>
-[...1 lines deleted...]
-  <si>
     <t>Ковалевский Михаил</t>
   </si>
   <si>
+    <t>Кирпота Андрей</t>
+  </si>
+  <si>
     <t>Калинин Сергей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кирпота Андрей</t>
   </si>
   <si>
     <t>Овис Марк</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1684,105 +1684,105 @@
       <c r="L33" s="7">
         <v>19</v>
       </c>
       <c r="M33" s="7">
         <v>0</v>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>15</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="H34" s="7">
         <v>5</v>
       </c>
       <c r="I34" s="7"/>
       <c r="J34" s="7" t="s">
         <v>49</v>
       </c>
       <c r="K34" s="7">
         <v>95</v>
       </c>
       <c r="L34" s="7">
         <v>79</v>
       </c>
       <c r="M34" s="7">
         <v>0</v>
       </c>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
         <v>28</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">