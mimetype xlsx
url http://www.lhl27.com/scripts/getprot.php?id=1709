--- v2 (2026-04-04)
+++ v3 (2026-04-04)
@@ -177,54 +177,54 @@
   <si>
     <t>32-30</t>
   </si>
   <si>
     <t>Лейкин Игорь</t>
   </si>
   <si>
     <t>38-10</t>
   </si>
   <si>
     <t>Пахолюк Вячеслав</t>
   </si>
   <si>
     <t>44-10</t>
   </si>
   <si>
     <t>Забродин Юрий</t>
   </si>
   <si>
     <t>Осипов Алексей</t>
   </si>
   <si>
     <t>Ковалевский Михаил</t>
   </si>
   <si>
+    <t>Калинин Сергей</t>
+  </si>
+  <si>
     <t>Кирпота Андрей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Калинин Сергей</t>
   </si>
   <si>
     <t>Овис Марк</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>