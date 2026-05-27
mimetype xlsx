--- v3 (2026-04-04)
+++ v4 (2026-05-27)
@@ -162,69 +162,69 @@
   <si>
     <t>Команда « Б » «Невада 2»</t>
   </si>
   <si>
     <t>10-44</t>
   </si>
   <si>
     <t>Ким Юрий</t>
   </si>
   <si>
     <t>14-05</t>
   </si>
   <si>
     <t>Оселедец Станислав</t>
   </si>
   <si>
     <t>32-30</t>
   </si>
   <si>
     <t>Лейкин Игорь</t>
   </si>
   <si>
     <t>38-10</t>
   </si>
   <si>
+    <t>Забродин Юрий</t>
+  </si>
+  <si>
+    <t>44-10</t>
+  </si>
+  <si>
     <t>Пахолюк Вячеслав</t>
   </si>
   <si>
-    <t>44-10</t>
-[...4 lines deleted...]
-  <si>
     <t>Осипов Алексей</t>
   </si>
   <si>
     <t>Ковалевский Михаил</t>
   </si>
   <si>
+    <t>Кирпота Андрей</t>
+  </si>
+  <si>
     <t>Калинин Сергей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кирпота Андрей</t>
   </si>
   <si>
     <t>Овис Марк</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1684,88 +1684,88 @@
       <c r="L33" s="7">
         <v>19</v>
       </c>
       <c r="M33" s="7">
         <v>0</v>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>15</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="H34" s="7">
         <v>5</v>
       </c>
       <c r="I34" s="7"/>
       <c r="J34" s="7" t="s">
         <v>49</v>
       </c>
       <c r="K34" s="7">
         <v>95</v>
       </c>
       <c r="L34" s="7">
         <v>79</v>
       </c>
       <c r="M34" s="7">
         <v>0</v>
       </c>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>15</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>44</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>