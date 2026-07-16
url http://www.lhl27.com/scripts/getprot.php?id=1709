--- v4 (2026-05-27)
+++ v5 (2026-07-16)
@@ -177,54 +177,54 @@
   <si>
     <t>32-30</t>
   </si>
   <si>
     <t>Лейкин Игорь</t>
   </si>
   <si>
     <t>38-10</t>
   </si>
   <si>
     <t>Забродин Юрий</t>
   </si>
   <si>
     <t>44-10</t>
   </si>
   <si>
     <t>Пахолюк Вячеслав</t>
   </si>
   <si>
     <t>Осипов Алексей</t>
   </si>
   <si>
     <t>Ковалевский Михаил</t>
   </si>
   <si>
+    <t>Калинин Сергей</t>
+  </si>
+  <si>
     <t>Кирпота Андрей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Калинин Сергей</t>
   </si>
   <si>
     <t>Овис Марк</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>