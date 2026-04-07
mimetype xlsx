--- v0 (2025-12-08)
+++ v1 (2026-04-07)
@@ -159,57 +159,57 @@
   <si>
     <t>43:14</t>
   </si>
   <si>
     <t>Абрамов Алексей</t>
   </si>
   <si>
     <t>36:58</t>
   </si>
   <si>
     <t>44:16</t>
   </si>
   <si>
     <t>Кучинский Михаил</t>
   </si>
   <si>
     <t>38:37</t>
   </si>
   <si>
     <t>Степанов Станислав</t>
   </si>
   <si>
     <t>40:19</t>
   </si>
   <si>
+    <t>Кириленко Евгений</t>
+  </si>
+  <si>
     <t>Соловьев Сергей</t>
   </si>
   <si>
     <t>Колбин Валерий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кириленко Евгений</t>
   </si>
   <si>
     <t>Коротич Алексей</t>
   </si>
   <si>
     <t>Первушов Александр</t>
   </si>
   <si>
     <t>Попов Олег</t>
   </si>
   <si>
     <t>Жгарев Валерий</t>
   </si>
   <si>
     <t>Евтеев Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Rock-n-Rolla»</t>
   </si>