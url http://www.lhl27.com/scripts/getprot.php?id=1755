--- v0 (2025-12-08)
+++ v1 (2026-04-07)
@@ -123,99 +123,99 @@
   <si>
     <t>Кремлев Никита</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Аксиненко Олег</t>
   </si>
   <si>
     <t>Трещенко Артём</t>
   </si>
   <si>
     <t>Меньшов Олег</t>
   </si>
   <si>
     <t>Ковалёв Константин</t>
   </si>
   <si>
     <t>Батеев Владимир</t>
   </si>
   <si>
     <t>Зверев Евгений</t>
   </si>
   <si>
+    <t>Лазутин Юрий</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Баськов Денис</t>
   </si>
   <si>
-    <t>Лазутин Юрий</t>
-[...4 lines deleted...]
-  <si>
     <t>Растворцев Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Совы»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>22:59</t>
   </si>
   <si>
     <t>07:04</t>
   </si>
   <si>
     <t>Куць Никита</t>
   </si>
   <si>
     <t>27:30</t>
   </si>
   <si>
     <t>09:33</t>
   </si>
   <si>
+    <t>Лисовский Игорь</t>
+  </si>
+  <si>
+    <t>28:30</t>
+  </si>
+  <si>
+    <t>30:55</t>
+  </si>
+  <si>
     <t>Хан Александр</t>
-  </si>
-[...7 lines deleted...]
-    <t>Лисовский Игорь</t>
   </si>
   <si>
     <t>39:55</t>
   </si>
   <si>
     <t>34:12</t>
   </si>
   <si>
     <t>Ятманов Сергей</t>
   </si>
   <si>
     <t>41:31</t>
   </si>
   <si>
     <t>Чечелев Александр</t>
   </si>
   <si>
     <t>42:26</t>
   </si>
   <si>
     <t>Степанов Павел</t>
   </si>
   <si>
     <t>44:26</t>
   </si>
@@ -1214,78 +1214,78 @@
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>83</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>83</v>
       </c>
       <c r="B16" s="12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>87</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
@@ -1628,51 +1628,51 @@
       </c>
       <c r="O30" s="7">
         <v>8</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>13</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
         <v>1</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="s">
         <v>46</v>
       </c>
       <c r="K31" s="7">
         <v>44</v>
       </c>
       <c r="L31" s="7">
         <v>97</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7" t="s">
         <v>47</v>
       </c>
       <c r="O31" s="7">
         <v>44</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>