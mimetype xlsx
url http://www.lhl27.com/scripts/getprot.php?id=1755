--- v1 (2026-04-07)
+++ v2 (2026-09-13)
@@ -123,57 +123,57 @@
   <si>
     <t>Кремлев Никита</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Аксиненко Олег</t>
   </si>
   <si>
     <t>Трещенко Артём</t>
   </si>
   <si>
     <t>Меньшов Олег</t>
   </si>
   <si>
     <t>Ковалёв Константин</t>
   </si>
   <si>
     <t>Батеев Владимир</t>
   </si>
   <si>
     <t>Зверев Евгений</t>
   </si>
   <si>
+    <t>Баськов Денис</t>
+  </si>
+  <si>
     <t>Лазутин Юрий</t>
   </si>
   <si>
     <t>Вр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Баськов Денис</t>
   </si>
   <si>
     <t>Растворцев Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Совы»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>22:59</t>
   </si>
   <si>
     <t>07:04</t>
   </si>
   <si>
     <t>Куць Никита</t>
   </si>
@@ -1214,78 +1214,78 @@
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>83</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>83</v>
       </c>
       <c r="B16" s="12" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>87</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
@@ -1628,51 +1628,51 @@
       </c>
       <c r="O30" s="7">
         <v>8</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>13</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
         <v>1</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="s">
         <v>46</v>
       </c>
       <c r="K31" s="7">
         <v>44</v>
       </c>
       <c r="L31" s="7">
         <v>97</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7" t="s">
         <v>47</v>
       </c>
       <c r="O31" s="7">
         <v>44</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>