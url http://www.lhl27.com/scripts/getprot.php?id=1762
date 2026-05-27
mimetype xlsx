--- v1 (2026-02-15)
+++ v2 (2026-05-27)
@@ -216,54 +216,54 @@
   <si>
     <t>Чигиринских Роман</t>
   </si>
   <si>
     <t>Петров Андрей</t>
   </si>
   <si>
     <t>Чаплинский Илья</t>
   </si>
   <si>
     <t>Маслов Александр</t>
   </si>
   <si>
     <t>Скворцов Павел</t>
   </si>
   <si>
     <t>Реут Андрей</t>
   </si>
   <si>
     <t>Линьков Юрий</t>
   </si>
   <si>
     <t>Кассович Александр</t>
   </si>
   <si>
+    <t>Вятский Павел</t>
+  </si>
+  <si>
     <t>Моисейчик Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Вятский Павел</t>
   </si>
   <si>
     <t>Демичев Александр</t>
   </si>
   <si>
     <t>Иванишко Максим</t>
   </si>
   <si>
     <t>Никитюк Кирилл</t>
   </si>
   <si>
     <t>Савченко Петр</t>
   </si>
   <si>
     <t>Марченко Артем</t>
   </si>
   <si>
     <t>Денисов Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>