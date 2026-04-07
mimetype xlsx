--- v1 (2026-02-15)
+++ v2 (2026-04-07)
@@ -132,54 +132,54 @@
   <si>
     <t>Назаров Иван</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Чаплинский Илья</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Маслов Александр</t>
   </si>
   <si>
     <t>Реут Андрей</t>
   </si>
   <si>
     <t>Линьков Юрий</t>
   </si>
   <si>
     <t>Кассович Александр</t>
   </si>
   <si>
+    <t>Моисейчик Дмитрий</t>
+  </si>
+  <si>
     <t>Вятский Павел</t>
-  </si>
-[...1 lines deleted...]
-    <t>Моисейчик Дмитрий</t>
   </si>
   <si>
     <t>Демичев Александр</t>
   </si>
   <si>
     <t>Иванишко Максим</t>
   </si>
   <si>
     <t>Никитюк Кирилл</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Алькор 2»</t>
   </si>
   <si>
     <t>Примак Альберт</t>
   </si>
   <si>
     <t>11:19</t>
   </si>