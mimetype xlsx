--- v0 (2025-12-07)
+++ v1 (2026-04-06)
@@ -114,54 +114,54 @@
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>29:59</t>
   </si>
   <si>
     <t>Колесник Артем</t>
   </si>
   <si>
     <t>Могилевский Александр</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Чередник Владимир</t>
   </si>
   <si>
     <t>Стреж Илья</t>
   </si>
   <si>
     <t>Меньшов Константин</t>
   </si>
   <si>
+    <t>Довбня Никита</t>
+  </si>
+  <si>
     <t>Стариков Михаил</t>
-  </si>
-[...1 lines deleted...]
-    <t>Довбня Никита</t>
   </si>
   <si>
     <t>Дмитриев Данил</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Яковлев Сергей</t>
   </si>
   <si>
     <t>Иванов Данил</t>
   </si>
   <si>
     <t>Черепанов Константин</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Викинг»</t>
   </si>