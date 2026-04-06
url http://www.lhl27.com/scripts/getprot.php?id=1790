--- v0 (2026-02-15)
+++ v1 (2026-04-06)
@@ -183,54 +183,54 @@
   <si>
     <t>Галушко Александр</t>
   </si>
   <si>
     <t>31:00</t>
   </si>
   <si>
     <t>Мальцев Виктор</t>
   </si>
   <si>
     <t>36:45</t>
   </si>
   <si>
     <t>Марачев Алексей</t>
   </si>
   <si>
     <t>ПБ</t>
   </si>
   <si>
     <t>45:00</t>
   </si>
   <si>
     <t>Застеба Артём</t>
   </si>
   <si>
+    <t>Краснопольский Евгений</t>
+  </si>
+  <si>
     <t>Овечкин Сергей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Краснопольский Евгений</t>
   </si>
   <si>
     <t>Трухляев Александр</t>
   </si>
   <si>
     <t>Ломакин Валерий</t>
   </si>
   <si>
     <t>Авилов Андрей</t>
   </si>
   <si>
     <t>Писарь Максим</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 