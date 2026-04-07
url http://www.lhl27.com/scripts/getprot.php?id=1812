--- v0 (2026-02-17)
+++ v1 (2026-04-07)
@@ -114,60 +114,60 @@
   <si>
     <t>Пушко Максим</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>14:45</t>
   </si>
   <si>
     <t>29:30</t>
   </si>
   <si>
     <t>Сильченко Алексей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>22:25</t>
   </si>
   <si>
+    <t>Лисовский Игорь</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>33:40</t>
+  </si>
+  <si>
     <t>Хан Александр</t>
-  </si>
-[...7 lines deleted...]
-    <t>Лисовский Игорь</t>
   </si>
   <si>
     <t>37:40</t>
   </si>
   <si>
     <t>Ятманов Сергей</t>
   </si>
   <si>
     <t>Акимкин Александр</t>
   </si>
   <si>
     <t>Чечелев Александр</t>
   </si>
   <si>
     <t>Шупилов Петр</t>
   </si>
   <si>
     <t>Колодий Михаил</t>
   </si>
   <si>
     <t>Чернухин Егор</t>
   </si>
   <si>
     <t>Мерк Иван</t>
   </si>