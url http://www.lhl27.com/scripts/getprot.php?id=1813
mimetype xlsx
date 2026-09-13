--- v2 (2026-05-28)
+++ v3 (2026-09-13)
@@ -177,60 +177,60 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Торнадо»</t>
   </si>
   <si>
     <t>Зверев Максим</t>
   </si>
   <si>
     <t>23-58</t>
   </si>
   <si>
     <t>Хританков Кирилл</t>
   </si>
   <si>
     <t>32-30</t>
   </si>
   <si>
     <t>Егоров Марк</t>
   </si>
   <si>
     <t>43-00</t>
   </si>
   <si>
+    <t>Веремейчик Вячеслав</t>
+  </si>
+  <si>
+    <t>+1</t>
+  </si>
+  <si>
+    <t>44-59</t>
+  </si>
+  <si>
     <t>Кувшинов Сергей</t>
-  </si>
-[...7 lines deleted...]
-    <t>Веремейчик Вячеслав</t>
   </si>
   <si>
     <t>Бояркин Владимир</t>
   </si>
   <si>
     <t>Стецков Сергей</t>
   </si>
   <si>
     <t>Галанцев Артем</t>
   </si>
   <si>
     <t>Браславский Леонид</t>
   </si>
   <si>
     <t>Крутский Валерий</t>
   </si>
   <si>
     <t>Гребенюк Александр</t>
   </si>
   <si>
     <t>Мурашкин Степан</t>
   </si>
   <si>
     <t>Пономарев Дмитрий</t>
   </si>