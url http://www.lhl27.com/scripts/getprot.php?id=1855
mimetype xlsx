--- v0 (2025-12-09)
+++ v1 (2026-04-06)
@@ -189,54 +189,54 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Болельщики Амура»</t>
   </si>
   <si>
     <t>09:27</t>
   </si>
   <si>
     <t>29:21</t>
   </si>
   <si>
     <t>22:00</t>
   </si>
   <si>
     <t>Ромашков Сергей</t>
   </si>
   <si>
     <t>Вьюнов Александр</t>
   </si>
   <si>
     <t>Шешуков Владимир</t>
   </si>
   <si>
+    <t>Болдырев Владимир</t>
+  </si>
+  <si>
     <t>Ахметшин Диан</t>
-  </si>
-[...1 lines deleted...]
-    <t>Болдырев Владимир</t>
   </si>
   <si>
     <t>Борисов Сергей</t>
   </si>
   <si>
     <t>Деменюк Константин</t>
   </si>
   <si>
     <t>Грязнов Максим</t>
   </si>
   <si>
     <t>Куликов Денис</t>
   </si>
   <si>
     <t>Журавлев Виталий</t>
   </si>
   <si>
     <t>Васильев Павел</t>
   </si>
   <si>
     <t>Холкин Владимир</t>
   </si>
   <si>
     <t>Рыбин Александр</t>
   </si>