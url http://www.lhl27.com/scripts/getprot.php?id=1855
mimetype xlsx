--- v2 (2026-05-28)
+++ v3 (2026-09-14)
@@ -189,54 +189,54 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Болельщики Амура»</t>
   </si>
   <si>
     <t>09:27</t>
   </si>
   <si>
     <t>29:21</t>
   </si>
   <si>
     <t>22:00</t>
   </si>
   <si>
     <t>Ромашков Сергей</t>
   </si>
   <si>
     <t>Вьюнов Александр</t>
   </si>
   <si>
     <t>Шешуков Владимир</t>
   </si>
   <si>
+    <t>Ахметшин Диан</t>
+  </si>
+  <si>
     <t>Болдырев Владимир</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ахметшин Диан</t>
   </si>
   <si>
     <t>Борисов Сергей</t>
   </si>
   <si>
     <t>Деменюк Константин</t>
   </si>
   <si>
     <t>Грязнов Максим</t>
   </si>
   <si>
     <t>Куликов Денис</t>
   </si>
   <si>
     <t>Васильев Павел</t>
   </si>
   <si>
     <t>Холкин Владимир</t>
   </si>
   <si>
     <t>Рыбин Александр</t>
   </si>
   <si>
     <t>Шадрин Егор</t>
   </si>