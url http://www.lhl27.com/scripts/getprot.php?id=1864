--- v1 (2026-02-15)
+++ v2 (2026-07-16)
@@ -132,54 +132,54 @@
   <si>
     <t>Брюханов Артем</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>41-32</t>
   </si>
   <si>
     <t>Тымченко Владимир</t>
   </si>
   <si>
     <t>Галушко Александр</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Мальцев Виктор</t>
   </si>
   <si>
     <t>Застеба Артём</t>
   </si>
   <si>
+    <t>Овечкин Сергей</t>
+  </si>
+  <si>
     <t>Краснопольский Евгений</t>
-  </si>
-[...1 lines deleted...]
-    <t>Овечкин Сергей</t>
   </si>
   <si>
     <t>Трухляев Александр</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Устюжанин Сергей</t>
   </si>
   <si>
     <t>Лисичкин Виталий</t>
   </si>
   <si>
     <t>Ломакин Валерий</t>
   </si>
   <si>
     <t>Ермаков Геннадий</t>
   </si>
   <si>
     <t>Добродеев Руслан</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>