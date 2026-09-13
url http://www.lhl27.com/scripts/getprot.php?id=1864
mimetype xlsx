--- v2 (2026-07-16)
+++ v3 (2026-09-13)
@@ -132,108 +132,108 @@
   <si>
     <t>Брюханов Артем</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>41-32</t>
   </si>
   <si>
     <t>Тымченко Владимир</t>
   </si>
   <si>
     <t>Галушко Александр</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Мальцев Виктор</t>
   </si>
   <si>
     <t>Застеба Артём</t>
   </si>
   <si>
+    <t>Краснопольский Евгений</t>
+  </si>
+  <si>
     <t>Овечкин Сергей</t>
   </si>
   <si>
-    <t>Краснопольский Евгений</t>
-[...1 lines deleted...]
-  <si>
     <t>Трухляев Александр</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Устюжанин Сергей</t>
   </si>
   <si>
     <t>Лисичкин Виталий</t>
   </si>
   <si>
     <t>Ломакин Валерий</t>
   </si>
   <si>
     <t>Ермаков Геннадий</t>
   </si>
   <si>
     <t>Добродеев Руслан</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Фоксы»</t>
   </si>
   <si>
     <t>26-30</t>
   </si>
   <si>
     <t>20-23</t>
   </si>
   <si>
     <t>31-20</t>
   </si>
   <si>
     <t>37-07</t>
   </si>
   <si>
     <t>43-34</t>
   </si>
   <si>
     <t>Погребков Артем</t>
   </si>
   <si>
+    <t>Ковехов Алексей</t>
+  </si>
+  <si>
     <t>Мирошник Артем</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ковехов Алексей</t>
   </si>
   <si>
     <t>Назаркин Дмитрий</t>
   </si>
   <si>
     <t>Микулинский Владимир</t>
   </si>
   <si>
     <t>Учеваткин Максим</t>
   </si>
   <si>
     <t>Ширяев Вадим</t>
   </si>
   <si>
     <t>Писарев Павел</t>
   </si>
   <si>
     <t>Попов Евгений</t>
   </si>
   <si>
     <t>Черников Николай</t>
   </si>
   <si>
     <t>Евсеев Андрей</t>
   </si>