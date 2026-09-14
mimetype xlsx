--- v0 (2025-12-08)
+++ v1 (2026-09-14)
@@ -108,60 +108,60 @@
   <si>
     <t>21-55</t>
   </si>
   <si>
     <t>01-00</t>
   </si>
   <si>
     <t>29-00</t>
   </si>
   <si>
     <t>07-45</t>
   </si>
   <si>
     <t>Годун Антон</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>40-10</t>
   </si>
   <si>
     <t>32-30</t>
   </si>
   <si>
+    <t>Коломиец Виктор</t>
+  </si>
+  <si>
+    <t>42-30</t>
+  </si>
+  <si>
+    <t>39-20</t>
+  </si>
+  <si>
     <t>Заикин Илья</t>
-  </si>
-[...7 lines deleted...]
-    <t>Коломиец Виктор</t>
   </si>
   <si>
     <t>Трофимович Дмитрий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Чжан-Цзы-Фа Максим</t>
   </si>
   <si>
     <t>Алемасов Андрей</t>
   </si>
   <si>
     <t>Гринчук Владимир</t>
   </si>
   <si>
     <t>Зборовский Илья</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Якимов Виталий</t>
   </si>