--- v0 (2026-02-17)
+++ v1 (2026-04-07)
@@ -105,59 +105,59 @@
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>2-24</t>
   </si>
   <si>
     <t>34-34</t>
   </si>
   <si>
     <t>5-16</t>
   </si>
   <si>
     <t>7-01</t>
   </si>
   <si>
     <t>Годун Антон</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>9-35</t>
   </si>
   <si>
+    <t>Коломиец Виктор</t>
+  </si>
+  <si>
+    <t>13-05</t>
+  </si>
+  <si>
     <t>Заикин Илья</t>
   </si>
   <si>
-    <t>13-05</t>
-[...4 lines deleted...]
-  <si>
     <t>22-02</t>
   </si>
   <si>
     <t>Трофимович Дмитрий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>31-50</t>
   </si>
   <si>
     <t>Луц Виктор</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>39-40</t>
   </si>
   <si>
     <t>Чжан-Цзы-Фа Максим</t>
   </si>
   <si>
     <t>43-59</t>
@@ -180,57 +180,57 @@
   <si>
     <t>Иванисов Александр</t>
   </si>
   <si>
     <t>Шевченко Максим</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «ДПС»</t>
   </si>
   <si>
     <t>4-01</t>
   </si>
   <si>
     <t>Трубачев Дмитрий</t>
   </si>
   <si>
     <t>18-40</t>
   </si>
   <si>
+    <t>Нагорный Евгений</t>
+  </si>
+  <si>
+    <t>23-37</t>
+  </si>
+  <si>
     <t>Рязанский Артем</t>
-  </si>
-[...4 lines deleted...]
-    <t>Нагорный Евгений</t>
   </si>
   <si>
     <t>44-32</t>
   </si>
   <si>
     <t>Локтев Дмитрий</t>
   </si>
   <si>
     <t>Свиридов Валерий</t>
   </si>
   <si>
     <t>Горченков Иван</t>
   </si>
   <si>
     <t>Шкуро Роман</t>
   </si>
   <si>
     <t>Свиридов Илья</t>
   </si>
   <si>
     <t>Крамской Кирилл</t>
   </si>
   <si>
     <t>Ким Евгений</t>
   </si>
@@ -1739,88 +1739,88 @@
       <c r="L31" s="7">
         <v>0</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>12</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>55</v>
       </c>
       <c r="K32" s="7">
         <v>18</v>
       </c>
       <c r="L32" s="7">
         <v>9</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>12</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7"/>
       <c r="J33" s="7" t="s">
         <v>57</v>
       </c>
       <c r="K33" s="7">
         <v>77</v>
       </c>
       <c r="L33" s="7">
         <v>0</v>
       </c>
       <c r="M33" s="7">
         <v>0</v>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">