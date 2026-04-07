--- v0 (2025-12-09)
+++ v1 (2026-04-07)
@@ -81,63 +81,63 @@
   <si>
     <t>Ис</t>
   </si>
   <si>
     <t xml:space="preserve">Время </t>
   </si>
   <si>
     <t>Г</t>
   </si>
   <si>
     <t>П</t>
   </si>
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
+    <t>Хан Александр</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>02-00</t>
+  </si>
+  <si>
+    <t>18:00</t>
+  </si>
+  <si>
     <t>Лисовский Игорь</t>
-  </si>
-[...10 lines deleted...]
-    <t>Хан Александр</t>
   </si>
   <si>
     <t>24-10</t>
   </si>
   <si>
     <t>Ятманов Сергей</t>
   </si>
   <si>
     <t>Акимкин Александр</t>
   </si>
   <si>
     <t>Степанов Павел</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Шупилов Петр</t>
   </si>
   <si>
     <t>Колодий Михаил</t>
   </si>
   <si>
     <t>Чернухин Егор</t>
   </si>