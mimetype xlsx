--- v0 (2026-02-17)
+++ v1 (2026-04-05)
@@ -195,57 +195,57 @@
   <si>
     <t>04:18</t>
   </si>
   <si>
     <t>03:05</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>19:00</t>
   </si>
   <si>
     <t>Кокарев Петр</t>
   </si>
   <si>
     <t>Акшонов Игорь</t>
   </si>
   <si>
     <t>Дмитриев Максим</t>
   </si>
   <si>
     <t>Абрамов Алексей</t>
   </si>
   <si>
+    <t>Соловьев Сергей</t>
+  </si>
+  <si>
+    <t>Колбин Валерий</t>
+  </si>
+  <si>
     <t>Кириленко Евгений</t>
-  </si>
-[...4 lines deleted...]
-    <t>Колбин Валерий</t>
   </si>
   <si>
     <t>Коротич Алексей</t>
   </si>
   <si>
     <t>Новоселов Константин</t>
   </si>
   <si>
     <t>Попов Олег</t>
   </si>
   <si>
     <t>Жгарев Валерий</t>
   </si>
   <si>
     <t>Султанов Эльшан</t>
   </si>
   <si>
     <t>Евтеев Александр</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>