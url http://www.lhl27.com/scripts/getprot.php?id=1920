--- v1 (2026-04-06)
+++ v2 (2026-09-14)
@@ -207,54 +207,54 @@
   <si>
     <t>Оселедец Станислав</t>
   </si>
   <si>
     <t>33:48</t>
   </si>
   <si>
     <t>01:38</t>
   </si>
   <si>
     <t>Сабанов Майран</t>
   </si>
   <si>
     <t>Пахолюк Вячеслав</t>
   </si>
   <si>
     <t>Забродин Юрий</t>
   </si>
   <si>
     <t>Кучинский Василий</t>
   </si>
   <si>
     <t>Ковалевский Михаил</t>
   </si>
   <si>
+    <t>Кирпота Андрей</t>
+  </si>
+  <si>
     <t>Калинин Сергей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кирпота Андрей</t>
   </si>
   <si>
     <t>Бондаренко Сергей</t>
   </si>
   <si>
     <t>Овис Марк</t>
   </si>
   <si>
     <t>Шелков Сергей</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>