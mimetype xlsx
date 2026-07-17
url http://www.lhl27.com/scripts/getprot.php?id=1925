--- v1 (2026-04-06)
+++ v2 (2026-07-17)
@@ -228,54 +228,54 @@
   <si>
     <t>Богодухов Сергей</t>
   </si>
   <si>
     <t>Донских Максим</t>
   </si>
   <si>
     <t>Бармотин Владимир</t>
   </si>
   <si>
     <t>Воробьев Алексей</t>
   </si>
   <si>
     <t>Осипов Богдан</t>
   </si>
   <si>
     <t>Столбовой Денис</t>
   </si>
   <si>
     <t>Фадеев Сергей</t>
   </si>
   <si>
     <t>Голубев Сергей</t>
   </si>
   <si>
+    <t>Зайцев Никита</t>
+  </si>
+  <si>
     <t>Шиповалов Евгений</t>
-  </si>
-[...1 lines deleted...]
-    <t>Зайцев Никита</t>
   </si>
   <si>
     <t>Хоменко Вячеслав</t>
   </si>
   <si>
     <t>Головкин Александр</t>
   </si>
   <si>
     <t>Шубин Владимир</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>