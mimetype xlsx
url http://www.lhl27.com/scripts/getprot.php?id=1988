--- v0 (2025-12-08)
+++ v1 (2026-04-06)
@@ -159,54 +159,54 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Авто-ген»</t>
   </si>
   <si>
     <t>7-36</t>
   </si>
   <si>
     <t>29-51</t>
   </si>
   <si>
     <t>45-00</t>
   </si>
   <si>
     <t>Брюханов Артем</t>
   </si>
   <si>
     <t>Тымченко Владимир</t>
   </si>
   <si>
     <t>Мальцев Виктор</t>
   </si>
   <si>
+    <t>Овечкин Сергей</t>
+  </si>
+  <si>
     <t>Краснопольский Евгений</t>
-  </si>
-[...1 lines deleted...]
-    <t>Овечкин Сергей</t>
   </si>
   <si>
     <t>Устюжанин Сергей</t>
   </si>
   <si>
     <t>Лисичкин Виталий</t>
   </si>
   <si>
     <t>Ермаков Геннадий</t>
   </si>
   <si>
     <t>Добродеев Руслан</t>
   </si>
   <si>
     <t>Задубровский Александр</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>