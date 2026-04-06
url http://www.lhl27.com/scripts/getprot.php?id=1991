--- v0 (2026-02-15)
+++ v1 (2026-04-06)
@@ -144,99 +144,99 @@
   <si>
     <t>37-26</t>
   </si>
   <si>
     <t>43-00</t>
   </si>
   <si>
     <t>Акшонов Игорь</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>44-41</t>
   </si>
   <si>
     <t>Дмитриев Максим</t>
   </si>
   <si>
     <t>Абрамов Алексей</t>
   </si>
   <si>
     <t>Степанов Станислав</t>
   </si>
   <si>
+    <t>Соловьев Сергей</t>
+  </si>
+  <si>
     <t>Колбин Валерий</t>
   </si>
   <si>
     <t>Кириленко Евгений</t>
   </si>
   <si>
-    <t>Соловьев Сергей</t>
-[...1 lines deleted...]
-  <si>
     <t>Коротич Алексей</t>
   </si>
   <si>
     <t>Первушов Александр</t>
   </si>
   <si>
     <t>Новоселов Константин</t>
   </si>
   <si>
     <t>Попов Олег</t>
   </si>
   <si>
     <t>Жгарев Валерий</t>
   </si>
   <si>
     <t>Евтеев Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Олимпия»</t>
   </si>
   <si>
     <t>32-32</t>
   </si>
   <si>
     <t>Зелинский Владислав</t>
   </si>
   <si>
     <t>8-58</t>
   </si>
   <si>
+    <t>Медвикус Евгений</t>
+  </si>
+  <si>
     <t>Заморозов Владимир</t>
-  </si>
-[...1 lines deleted...]
-    <t>Медвикус Евгений</t>
   </si>
   <si>
     <t>Шураков Дмитрий</t>
   </si>
   <si>
     <t>35-27</t>
   </si>
   <si>
     <t>Годинов Андрей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>43-55</t>
   </si>
   <si>
     <t>Митрофанов Федор</t>
   </si>
   <si>
     <t>08-12</t>
   </si>
   <si>
     <t>Потинцев Сергей</t>
   </si>
@@ -1810,86 +1810,86 @@
       </c>
       <c r="O32" s="7">
         <v>70</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>9</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>12</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7" t="s">
         <v>27</v>
       </c>
       <c r="O33" s="7">
         <v>71</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>13</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>12</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7" t="s">
         <v>31</v>
       </c>
       <c r="O34" s="7">
         <v>80</v>
       </c>
       <c r="P34" s="7">
         <v>2</v>
       </c>
       <c r="Q34" s="7">
         <v>2</v>
       </c>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>15</v>