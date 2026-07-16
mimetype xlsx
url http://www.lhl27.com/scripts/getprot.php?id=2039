--- v1 (2026-02-15)
+++ v2 (2026-07-16)
@@ -189,60 +189,60 @@
   <si>
     <t>Левицкий Борис</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Хабрайон»</t>
   </si>
   <si>
     <t>Годун Антон</t>
   </si>
   <si>
     <t>6-53</t>
   </si>
   <si>
     <t>9-28</t>
   </si>
   <si>
+    <t>Коломиец Виктор</t>
+  </si>
+  <si>
+    <t>24-15</t>
+  </si>
+  <si>
+    <t>17-01</t>
+  </si>
+  <si>
     <t>Заикин Илья</t>
-  </si>
-[...7 lines deleted...]
-    <t>Коломиец Виктор</t>
   </si>
   <si>
     <t>33-35</t>
   </si>
   <si>
     <t>17-41</t>
   </si>
   <si>
     <t>Окунев Михаил</t>
   </si>
   <si>
     <t>39-23</t>
   </si>
   <si>
     <t>19-01</t>
   </si>
   <si>
     <t>Трофимович Дмитрий</t>
   </si>
   <si>
     <t>40-04</t>
   </si>
   <si>
     <t>30-00</t>
   </si>