--- v1 (2026-02-16)
+++ v2 (2026-07-17)
@@ -186,54 +186,54 @@
   <si>
     <t>Шатун Михаил</t>
   </si>
   <si>
     <t>Лукьянов Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Торнадо»</t>
   </si>
   <si>
     <t>Агапов Виктор</t>
   </si>
   <si>
     <t>Егоров Марк</t>
   </si>
   <si>
     <t>Кувшинов Сергей</t>
   </si>
   <si>
+    <t>Бармотин Владимир</t>
+  </si>
+  <si>
     <t>Бояркин Владимир</t>
-  </si>
-[...1 lines deleted...]
-    <t>Бармотин Владимир</t>
   </si>
   <si>
     <t>Стецков Сергей</t>
   </si>
   <si>
     <t>Крутский Валерий</t>
   </si>
   <si>
     <t>Гребенюк Александр</t>
   </si>
   <si>
     <t>Мурашкин Степан</t>
   </si>
   <si>
     <t>Пономарев Дмитрий</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>