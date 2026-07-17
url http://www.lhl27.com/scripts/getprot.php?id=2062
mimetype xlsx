--- v0 (2026-02-16)
+++ v1 (2026-07-17)
@@ -147,56 +147,56 @@
   <si>
     <t>Ковалёв Константин</t>
   </si>
   <si>
     <t>Волков Лев</t>
   </si>
   <si>
     <t>Васильченко Алексей</t>
   </si>
   <si>
     <t>Морозовский Дмитрий</t>
   </si>
   <si>
     <t>Зверев Евгений</t>
   </si>
   <si>
     <t>Лазутин Юрий</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Колпаков Игорь</t>
   </si>
   <si>
+    <t>Бондаренко Сергей</t>
+  </si>
+  <si>
     <t>Бондаренко Тарас</t>
   </si>
   <si>
-    <t>Бондаренко Сергей</t>
-[...1 lines deleted...]
-  <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Шкипер Брук»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>21-02</t>
   </si>
   <si>
     <t>3-22</t>
   </si>
   <si>
     <t>35:34</t>
   </si>
   <si>
     <t>Каргин Евгений</t>
   </si>
   <si>
     <t>ПВ</t>
@@ -213,54 +213,54 @@
   <si>
     <t>Ямщиков Дмитрий</t>
   </si>
   <si>
     <t>20-09</t>
   </si>
   <si>
     <t>Красовский Егор</t>
   </si>
   <si>
     <t>25-16</t>
   </si>
   <si>
     <t>Доценко Владимир</t>
   </si>
   <si>
     <t>30-00</t>
   </si>
   <si>
     <t>Троценко Антон</t>
   </si>
   <si>
     <t>30-39</t>
   </si>
   <si>
+    <t>Лубков Дмитрий</t>
+  </si>
+  <si>
     <t>Борисов Егор</t>
-  </si>
-[...1 lines deleted...]
-    <t>Лубков Дмитрий</t>
   </si>
   <si>
     <t>Бессмертный Сергей</t>
   </si>
   <si>
     <t>Родионов Андрей</t>
   </si>
   <si>
     <t>Симонов Вадим</t>
   </si>
   <si>
     <t>Кантур Егор</t>
   </si>
   <si>
     <t>Колюбанов Денис</t>
   </si>
   <si>
     <t>Севостьянов Александр</t>
   </si>
   <si>
     <t>Кошель Виталий</t>
   </si>
   <si>
     <t>Беспалов Евгений</t>
   </si>