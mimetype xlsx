--- v0 (2026-02-17)
+++ v1 (2026-05-26)
@@ -123,54 +123,54 @@
   <si>
     <t>38-43</t>
   </si>
   <si>
     <t>Шакалов Алексей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Калашников Павел</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Пятаха Дмитрий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Чернышов Сергей</t>
   </si>
   <si>
+    <t>Афанасьев Максим</t>
+  </si>
+  <si>
     <t>Костанецкий Игорь</t>
-  </si>
-[...1 lines deleted...]
-    <t>Афанасьев Максим</t>
   </si>
   <si>
     <t>Вялый Павел</t>
   </si>
   <si>
     <t>Непомнящий Виталий</t>
   </si>
   <si>
     <t>Ольшанов Станислав</t>
   </si>
   <si>
     <t>Коротких Игорь</t>
   </si>
   <si>
     <t>Просветов Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Хабрайон»</t>
   </si>