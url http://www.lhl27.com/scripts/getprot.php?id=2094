--- v0 (2026-02-16)
+++ v1 (2026-04-07)
@@ -132,54 +132,54 @@
   <si>
     <t>34:23</t>
   </si>
   <si>
     <t>11:24</t>
   </si>
   <si>
     <t>Журавлев Виталий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>23:26</t>
   </si>
   <si>
     <t>Ширяев Вадим</t>
   </si>
   <si>
     <t>Башук Антон</t>
   </si>
   <si>
     <t>Шадрин Егор</t>
   </si>
   <si>
+    <t>Шадрин Александр</t>
+  </si>
+  <si>
     <t>Сенник Виктор</t>
-  </si>
-[...1 lines deleted...]
-    <t>Шадрин Александр</t>
   </si>
   <si>
     <t>Шкедов Денис</t>
   </si>
   <si>
     <t>Шубин Владимир</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Хабаровские медведи»</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>8:01</t>
   </si>
   <si>
     <t>19:22</t>
   </si>