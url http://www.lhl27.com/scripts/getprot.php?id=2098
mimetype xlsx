--- v0 (2026-02-17)
+++ v1 (2026-04-06)
@@ -201,57 +201,57 @@
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Спарта»</t>
   </si>
   <si>
     <t>Шевяков Валерий</t>
   </si>
   <si>
     <t>27-35</t>
   </si>
   <si>
     <t>24-52</t>
   </si>
   <si>
     <t>Кочубей Дмитрий</t>
   </si>
   <si>
     <t>29-10</t>
   </si>
   <si>
+    <t>Чу Артур</t>
+  </si>
+  <si>
+    <t>Лопухов Егор</t>
+  </si>
+  <si>
     <t>Назаров Дмитрий</t>
-  </si>
-[...4 lines deleted...]
-    <t>Лопухов Егор</t>
   </si>
   <si>
     <t>Зеленский Кирилл</t>
   </si>
   <si>
     <t>Калашников Валерий</t>
   </si>
   <si>
     <t>Болибрух Иван</t>
   </si>
   <si>
     <t>Юн Олег</t>
   </si>
   <si>
     <t>Алексанян Сергей</t>
   </si>
   <si>
     <t>Абросимов Александр</t>
   </si>
   <si>
     <t>Малыгин Евгений</t>
   </si>
   <si>
     <t>Дереча Евгений</t>
   </si>
@@ -1788,51 +1788,51 @@
       <c r="L31" s="7">
         <v>7</v>
       </c>
       <c r="M31" s="7">
         <v>87</v>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>19</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>19</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
@@ -1842,51 +1842,51 @@
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>19</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>21</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>