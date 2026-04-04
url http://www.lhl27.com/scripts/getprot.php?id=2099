--- v0 (2026-02-17)
+++ v1 (2026-04-04)
@@ -141,56 +141,56 @@
   <si>
     <t>Базив Богдан</t>
   </si>
   <si>
     <t>Рябухин Виталий</t>
   </si>
   <si>
     <t>Чинарев Андрей</t>
   </si>
   <si>
     <t>Непомнящий Виталий</t>
   </si>
   <si>
     <t>Шип Дмитрий</t>
   </si>
   <si>
     <t>Ермаков Дмитрий</t>
   </si>
   <si>
     <t>Родионов Сергей</t>
   </si>
   <si>
     <t>Ананин Сергей</t>
   </si>
   <si>
+    <t>Гончаров Иван</t>
+  </si>
+  <si>
     <t>Грудинин Константин</t>
   </si>
   <si>
-    <t>Гончаров Иван</t>
-[...1 lines deleted...]
-  <si>
     <t>Дедковский Сергей</t>
   </si>
   <si>
     <t>Ермаков Андрей</t>
   </si>
   <si>
     <t>Виноградов Томас</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Шкипер Брук»</t>
   </si>
   <si>
     <t>06-15</t>
   </si>
   <si>
     <t>07-45</t>
   </si>
   <si>
     <t>22-10</t>
@@ -207,54 +207,54 @@
   <si>
     <t>20-30</t>
   </si>
   <si>
     <t>Филатов Антон</t>
   </si>
   <si>
     <t>24-00</t>
   </si>
   <si>
     <t>Ямщиков Дмитрий</t>
   </si>
   <si>
     <t>26-10</t>
   </si>
   <si>
     <t>Красовский Егор</t>
   </si>
   <si>
     <t>33-02</t>
   </si>
   <si>
     <t>Доценко Владимир</t>
   </si>
   <si>
+    <t>Троценко Антон</t>
+  </si>
+  <si>
     <t>Середа Андрей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Троценко Антон</t>
   </si>
   <si>
     <t>Борисов Егор</t>
   </si>
   <si>
     <t>Лубков Дмитрий</t>
   </si>
   <si>
     <t>Чечурин Максим</t>
   </si>
   <si>
     <t>Родионов Андрей</t>
   </si>
   <si>
     <t>Симонов Вадим</t>
   </si>
   <si>
     <t>Колюбанов Денис</t>
   </si>
   <si>
     <t>Севостьянов Александр</t>
   </si>
   <si>
     <t>Кошель Виталий</t>
   </si>
@@ -1329,78 +1329,78 @@
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>85</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>85</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
         <v>87</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
@@ -1910,78 +1910,78 @@
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>22</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>22</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>24</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>