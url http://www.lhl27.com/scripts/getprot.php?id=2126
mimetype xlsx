--- v0 (2026-02-15)
+++ v1 (2026-04-05)
@@ -114,56 +114,56 @@
   <si>
     <t>03-07</t>
   </si>
   <si>
     <t>Ледовский Вячеслав</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>33-40</t>
   </si>
   <si>
     <t>Салогуб Алексей</t>
   </si>
   <si>
     <t>Буторин Павел</t>
   </si>
   <si>
     <t>Заверталюк Дмитрий</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
+    <t>Дылев Максим</t>
+  </si>
+  <si>
     <t>Кочетыгов Виктор</t>
   </si>
   <si>
-    <t>Дылев Максим</t>
-[...1 lines deleted...]
-  <si>
     <t>Куликов Антон</t>
   </si>
   <si>
     <t>Мазитов Рамиль</t>
   </si>
   <si>
     <t>Разинкин Сергей</t>
   </si>
   <si>
     <t>Сабо Кирилл</t>
   </si>
   <si>
     <t>Сурменко Александр</t>
   </si>
   <si>
     <t>Карташов Илья</t>
   </si>
   <si>
     <t>Шарапов Павел</t>
   </si>
   <si>
     <t>Демичев Александр</t>
   </si>
   <si>
     <t>Пьянзин Виталий</t>
@@ -174,57 +174,57 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Барсы»</t>
   </si>
   <si>
     <t>Гурин Кирилл</t>
   </si>
   <si>
     <t>12-30</t>
   </si>
   <si>
     <t>10-14</t>
   </si>
   <si>
     <t>Хрульков Максим</t>
   </si>
   <si>
     <t>14-50</t>
   </si>
   <si>
     <t>21-30</t>
   </si>
   <si>
+    <t>Внуков Иван</t>
+  </si>
+  <si>
+    <t>18-10</t>
+  </si>
+  <si>
     <t>Хан Александр</t>
-  </si>
-[...4 lines deleted...]
-    <t>Внуков Иван</t>
   </si>
   <si>
     <t>23-50</t>
   </si>
   <si>
     <t>Жидков Сергей</t>
   </si>
   <si>
     <t>27-31</t>
   </si>
   <si>
     <t>Попов Сергей</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>34-21</t>
   </si>
   <si>
     <t>Старовойтов Никита</t>
   </si>
   <si>
     <t>34-59</t>
   </si>
@@ -1101,78 +1101,78 @@
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>24</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>24</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>25</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>