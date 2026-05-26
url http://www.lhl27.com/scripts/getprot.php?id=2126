--- v1 (2026-04-05)
+++ v2 (2026-05-26)
@@ -114,54 +114,54 @@
   <si>
     <t>03-07</t>
   </si>
   <si>
     <t>Ледовский Вячеслав</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>33-40</t>
   </si>
   <si>
     <t>Салогуб Алексей</t>
   </si>
   <si>
     <t>Буторин Павел</t>
   </si>
   <si>
     <t>Заверталюк Дмитрий</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
+    <t>Кочетыгов Виктор</t>
+  </si>
+  <si>
     <t>Дылев Максим</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кочетыгов Виктор</t>
   </si>
   <si>
     <t>Куликов Антон</t>
   </si>
   <si>
     <t>Мазитов Рамиль</t>
   </si>
   <si>
     <t>Разинкин Сергей</t>
   </si>
   <si>
     <t>Сабо Кирилл</t>
   </si>
   <si>
     <t>Сурменко Александр</t>
   </si>
   <si>
     <t>Карташов Илья</t>
   </si>
   <si>
     <t>Шарапов Павел</t>
   </si>
   <si>
     <t>Демичев Александр</t>
   </si>
@@ -1101,78 +1101,78 @@
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>24</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>24</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>25</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>