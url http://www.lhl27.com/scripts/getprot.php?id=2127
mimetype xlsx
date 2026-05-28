--- v1 (2026-02-15)
+++ v2 (2026-05-28)
@@ -111,66 +111,66 @@
   <si>
     <t>25:05</t>
   </si>
   <si>
     <t>Хохлов Дмитрий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>29:34</t>
   </si>
   <si>
     <t>Бичевой Денис</t>
   </si>
   <si>
     <t>33:07</t>
   </si>
   <si>
     <t>Кутленков Михаил</t>
   </si>
   <si>
     <t>36:22</t>
   </si>
   <si>
+    <t>Ковалев Игорь</t>
+  </si>
+  <si>
     <t>Трибушевский Семен</t>
   </si>
   <si>
     <t>Поваляев Родион</t>
   </si>
   <si>
     <t>Кузнецов Александр</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Женихов Владимир</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ковалев Игорь</t>
   </si>
   <si>
     <t>Кутленков Дмитрий</t>
   </si>
   <si>
     <t>Яцюк Виталий</t>
   </si>
   <si>
     <t>Могильный Евгений</t>
   </si>
   <si>
     <t>Садовников Андрей</t>
   </si>
   <si>
     <t>Рудукан Дмитрий</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Алькор 2»</t>
   </si>
@@ -1052,159 +1052,159 @@
         <v>25</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6" t="s">
         <v>30</v>
       </c>
       <c r="O8" s="6">
         <v>90</v>
       </c>
       <c r="P8" s="6">
         <v>2</v>
       </c>
       <c r="Q8" s="6">
         <v>5</v>
       </c>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>72</v>
+        <v>54</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B12" s="12" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
@@ -1677,51 +1677,51 @@
       <c r="L31" s="7">
         <v>91</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>1</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>13</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>