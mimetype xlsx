--- v0 (2026-02-15)
+++ v1 (2026-04-04)
@@ -123,54 +123,54 @@
   <si>
     <t>Юрченко Алексей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Тортоев Василий</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Филонов Павел</t>
   </si>
   <si>
     <t>Широких Андрей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Коростин Станислав</t>
   </si>
   <si>
+    <t>Николаев Сергей</t>
+  </si>
+  <si>
     <t>Удалов Геннадий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Николаев Сергей</t>
   </si>
   <si>
     <t>Лищинский Никита</t>
   </si>
   <si>
     <t>Сибиль Александр</t>
   </si>
   <si>
     <t>Чертопрудов Сергей</t>
   </si>
   <si>
     <t>Реут Андрей</t>
   </si>
   <si>
     <t>Колычев Кирилл</t>
   </si>
   <si>
     <t>Моисейчик Дмитрий</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>