--- v0 (2026-02-15)
+++ v1 (2026-04-06)
@@ -183,54 +183,54 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Летучие Мыши»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>35-58</t>
   </si>
   <si>
     <t>40-01</t>
   </si>
   <si>
     <t>Юрченко Алексей</t>
   </si>
   <si>
     <t>Тортоев Василий</t>
   </si>
   <si>
     <t>Филонов Павел</t>
   </si>
   <si>
+    <t>Коростин Станислав</t>
+  </si>
+  <si>
     <t>Широких Андрей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Коростин Станислав</t>
   </si>
   <si>
     <t>Удалов Геннадий</t>
   </si>
   <si>
     <t>Лищинский Никита</t>
   </si>
   <si>
     <t>Сибиль Александр</t>
   </si>
   <si>
     <t>Чертопрудов Сергей</t>
   </si>
   <si>
     <t>Реут Андрей</t>
   </si>
   <si>
     <t>Воробьев Артем</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>