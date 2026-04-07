--- v0 (2026-02-15)
+++ v1 (2026-04-07)
@@ -102,57 +102,57 @@
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t>Гурин Кирилл</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>23-04</t>
   </si>
   <si>
     <t>0-00</t>
   </si>
   <si>
     <t>Хоменко Евгений</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>12-53</t>
   </si>
   <si>
+    <t>Внуков Иван</t>
+  </si>
+  <si>
+    <t>43-20</t>
+  </si>
+  <si>
     <t>Хан Александр</t>
-  </si>
-[...4 lines deleted...]
-    <t>Внуков Иван</t>
   </si>
   <si>
     <t>Жидков Сергей</t>
   </si>
   <si>
     <t>Старовойтов Никита</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Федотов Михаил</t>
   </si>
   <si>
     <t>Чумилин Дмитрий</t>
   </si>
   <si>
     <t>Лазарев Евгений</t>
   </si>
   <si>
     <t>Моисеев Юрий</t>
   </si>
   <si>
     <t>Кретов Максим</t>
   </si>