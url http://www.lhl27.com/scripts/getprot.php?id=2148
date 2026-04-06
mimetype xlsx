--- v0 (2026-02-16)
+++ v1 (2026-04-06)
@@ -114,63 +114,63 @@
   <si>
     <t>Мишин Вячеслав</t>
   </si>
   <si>
     <t>24-10</t>
   </si>
   <si>
     <t>Куделин Никита</t>
   </si>
   <si>
     <t>26-48</t>
   </si>
   <si>
     <t>Махлепов Алексей</t>
   </si>
   <si>
     <t>29-03</t>
   </si>
   <si>
     <t>Тишков Николай</t>
   </si>
   <si>
     <t>32-30</t>
   </si>
   <si>
+    <t>Зайков Роман</t>
+  </si>
+  <si>
+    <t>44-48</t>
+  </si>
+  <si>
     <t>Болибрух Иван</t>
   </si>
   <si>
-    <t>44-48</t>
-[...1 lines deleted...]
-  <si>
     <t>Писарев Павел</t>
   </si>
   <si>
     <t>Вр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Зайков Роман</t>
   </si>
   <si>
     <t>Алексанян Сергей</t>
   </si>
   <si>
     <t>Аксенов Дмитрий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Уральский Павел</t>
   </si>
   <si>
     <t>Новоселов Егор</t>
   </si>
   <si>
     <t>Манкевич Артем</t>
   </si>
   <si>
     <t>Писарь Алексей</t>
   </si>
   <si>
     <t>Козуб Антон</t>
   </si>
@@ -1147,78 +1147,78 @@
       <c r="L10" s="6">
         <v>56</v>
       </c>
       <c r="M10" s="8">
         <v>0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>33</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>33</v>
       </c>
       <c r="B12" s="12" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>38</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
@@ -2069,51 +2069,51 @@
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
         <v>97</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>
       <c r="G45" s="7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="7"/>
       <c r="B46" s="12"/>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="14"/>
       <c r="G46" s="7"/>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>