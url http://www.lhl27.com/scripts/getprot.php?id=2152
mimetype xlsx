--- v1 (2026-02-15)
+++ v2 (2026-04-05)
@@ -195,54 +195,54 @@
   <si>
     <t>44-59</t>
   </si>
   <si>
     <t>30-38</t>
   </si>
   <si>
     <t>Акшонов Игорь</t>
   </si>
   <si>
     <t>Жалнин Денис</t>
   </si>
   <si>
     <t>Абрамов Алексей</t>
   </si>
   <si>
     <t>Козлов Вячеслав</t>
   </si>
   <si>
     <t>Степанов Станислав</t>
   </si>
   <si>
     <t>Пшеничнов Максим</t>
   </si>
   <si>
+    <t>Кириленко Евгений</t>
+  </si>
+  <si>
     <t>Соловьев Сергей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кириленко Евгений</t>
   </si>
   <si>
     <t>Коротич Алексей</t>
   </si>
   <si>
     <t>Первушов Александр</t>
   </si>
   <si>
     <t>Новоселов Константин</t>
   </si>
   <si>
     <t>Ледовский Алексей</t>
   </si>
   <si>
     <t>Жгарев Валерий</t>
   </si>
   <si>
     <t>Султанов Эльшан</t>
   </si>
   <si>
     <t>Левицкий Борис</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>