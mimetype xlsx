--- v2 (2026-04-05)
+++ v3 (2026-05-26)
@@ -129,56 +129,56 @@
   <si>
     <t>Бережных Анатолий</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Соколов Павел</t>
   </si>
   <si>
     <t>Саломатин Дмитрий</t>
   </si>
   <si>
     <t>Трещенко Артём</t>
   </si>
   <si>
     <t>Грамаков Денис</t>
   </si>
   <si>
     <t>Стецков Сергей</t>
   </si>
   <si>
     <t>Крутский Валерий</t>
   </si>
   <si>
+    <t>Гребенюк Александр</t>
+  </si>
+  <si>
     <t>Ерофеев Николай</t>
   </si>
   <si>
-    <t>Гребенюк Александр</t>
-[...1 lines deleted...]
-  <si>
     <t>Пономарев Дмитрий</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Викинг»</t>
   </si>
   <si>
     <t>13-59</t>
   </si>
   <si>
     <t>12-26</t>
   </si>
   <si>
     <t>20-45</t>
   </si>
   <si>
     <t>17-48</t>
   </si>
   <si>
     <t>Кокарев Петр</t>
@@ -195,54 +195,54 @@
   <si>
     <t>44-59</t>
   </si>
   <si>
     <t>30-38</t>
   </si>
   <si>
     <t>Акшонов Игорь</t>
   </si>
   <si>
     <t>Жалнин Денис</t>
   </si>
   <si>
     <t>Абрамов Алексей</t>
   </si>
   <si>
     <t>Козлов Вячеслав</t>
   </si>
   <si>
     <t>Степанов Станислав</t>
   </si>
   <si>
     <t>Пшеничнов Максим</t>
   </si>
   <si>
+    <t>Соловьев Сергей</t>
+  </si>
+  <si>
     <t>Кириленко Евгений</t>
-  </si>
-[...1 lines deleted...]
-    <t>Соловьев Сергей</t>
   </si>
   <si>
     <t>Коротич Алексей</t>
   </si>
   <si>
     <t>Первушов Александр</t>
   </si>
   <si>
     <t>Новоселов Константин</t>
   </si>
   <si>
     <t>Ледовский Алексей</t>
   </si>
   <si>
     <t>Жгарев Валерий</t>
   </si>
   <si>
     <t>Султанов Эльшан</t>
   </si>
   <si>
     <t>Левицкий Борис</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>