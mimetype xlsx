--- v1 (2026-02-17)
+++ v2 (2026-05-28)
@@ -177,66 +177,66 @@
   <si>
     <t>Лыков Юрий</t>
   </si>
   <si>
     <t>Гаврилюк Максим</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Восточный»</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>34-34</t>
   </si>
   <si>
     <t>42-09</t>
   </si>
   <si>
+    <t>Тымченко Владимир</t>
+  </si>
+  <si>
     <t>Могилевский Александр</t>
   </si>
   <si>
-    <t>Тымченко Владимир</t>
-[...1 lines deleted...]
-  <si>
     <t>Застеба Артём</t>
   </si>
   <si>
     <t>Меднов Владимир</t>
   </si>
   <si>
+    <t>Краснопольский Евгений</t>
+  </si>
+  <si>
     <t>Егоров Марк</t>
-  </si>
-[...1 lines deleted...]
-    <t>Краснопольский Евгений</t>
   </si>
   <si>
     <t>Тимченко Игорь</t>
   </si>
   <si>
     <t>Бояркин Владимир</t>
   </si>
   <si>
     <t>Чубенко Владимир</t>
   </si>
   <si>
     <t>Довбня Никита</t>
   </si>
   <si>
     <t>Черепанов Константин</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
@@ -1755,78 +1755,78 @@
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>5</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>5</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>15</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>