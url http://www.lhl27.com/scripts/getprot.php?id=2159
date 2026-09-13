--- v2 (2026-05-28)
+++ v3 (2026-09-13)
@@ -126,57 +126,57 @@
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>22-30</t>
   </si>
   <si>
     <t>Пилюгин Дмитрий</t>
   </si>
   <si>
     <t>23-32</t>
   </si>
   <si>
     <t>Соколов Петр</t>
   </si>
   <si>
     <t>33-30</t>
   </si>
   <si>
     <t>Пронкевич Александр</t>
   </si>
   <si>
     <t>38-20</t>
   </si>
   <si>
+    <t>Шершнев Андрей</t>
+  </si>
+  <si>
+    <t>39-03</t>
+  </si>
+  <si>
     <t>Мантулов Флорентин</t>
-  </si>
-[...4 lines deleted...]
-    <t>Шершнев Андрей</t>
   </si>
   <si>
     <t>Марков Николай</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Соболев Евгений</t>
   </si>
   <si>
     <t>Онищук Олег</t>
   </si>
   <si>
     <t>Полещук Сергей</t>
   </si>
   <si>
     <t>Поздняков Герман</t>
   </si>
   <si>
     <t>Лыков Юрий</t>
   </si>
   <si>
     <t>Гаврилюк Максим</t>
   </si>