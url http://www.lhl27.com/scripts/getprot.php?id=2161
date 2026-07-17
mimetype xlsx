--- v1 (2026-02-17)
+++ v2 (2026-07-17)
@@ -138,54 +138,54 @@
   <si>
     <t>34-08</t>
   </si>
   <si>
     <t>Саломатин Дмитрий</t>
   </si>
   <si>
     <t>40-04</t>
   </si>
   <si>
     <t>Трещенко Артём</t>
   </si>
   <si>
     <t>Грамаков Денис</t>
   </si>
   <si>
     <t>Стецков Сергей</t>
   </si>
   <si>
     <t>Лебедев Юрий</t>
   </si>
   <si>
     <t>Крутский Валерий</t>
   </si>
   <si>
+    <t>Ерофеев Николай</t>
+  </si>
+  <si>
     <t>Гребенюк Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ерофеев Николай</t>
   </si>
   <si>
     <t>Пономарев Дмитрий</t>
   </si>
   <si>
     <t>Димедович Сергей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Восточный»</t>
   </si>
   <si>
     <t>07-27</t>
   </si>
   <si>
     <t>29-02</t>
   </si>
   <si>
     <t>09-02</t>
   </si>