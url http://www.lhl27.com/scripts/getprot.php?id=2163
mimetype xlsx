--- v0 (2026-02-15)
+++ v1 (2026-09-14)
@@ -165,54 +165,54 @@
   <si>
     <t>Першин Ярослав</t>
   </si>
   <si>
     <t>Баськов Денис</t>
   </si>
   <si>
     <t>Исаков Исам</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Хабрайон»</t>
   </si>
   <si>
     <t>Годун Антон</t>
   </si>
   <si>
     <t>21-06</t>
   </si>
   <si>
+    <t>Коломиец Виктор</t>
+  </si>
+  <si>
     <t>Заикин Илья</t>
-  </si>
-[...1 lines deleted...]
-    <t>Коломиец Виктор</t>
   </si>
   <si>
     <t>Окунев Михаил</t>
   </si>
   <si>
     <t>Трофимович Дмитрий</t>
   </si>
   <si>
     <t>Полукеев Иван</t>
   </si>
   <si>
     <t>Луц Виктор</t>
   </si>
   <si>
     <t>Чжан-Цзы-Фа Максим</t>
   </si>
   <si>
     <t>Алемасов Андрей</t>
   </si>
   <si>
     <t>Гуленок Альберт</t>
   </si>
   <si>
     <t>Сычугов Роман</t>
   </si>