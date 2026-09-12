--- v1 (2026-02-15)
+++ v2 (2026-09-12)
@@ -201,54 +201,54 @@
   <si>
     <t>Шакалов Алексей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Ясаков Сергей</t>
   </si>
   <si>
     <t>Калашников Павел</t>
   </si>
   <si>
     <t>Пятаха Дмитрий</t>
   </si>
   <si>
     <t>Болоцкий Александр</t>
   </si>
   <si>
     <t>Чернышов Сергей</t>
   </si>
   <si>
     <t>Балакирев Сергей</t>
   </si>
   <si>
+    <t>Афанасьев Максим</t>
+  </si>
+  <si>
     <t>Костанецкий Игорь</t>
-  </si>
-[...1 lines deleted...]
-    <t>Афанасьев Максим</t>
   </si>
   <si>
     <t>Вялый Павел</t>
   </si>
   <si>
     <t>Непомнящий Виталий</t>
   </si>
   <si>
     <t>Ольшанов Станислав</t>
   </si>
   <si>
     <t>Берг Марк</t>
   </si>
   <si>
     <t>Сух Синил</t>
   </si>
   <si>
     <t>Юрданов Юрий</t>
   </si>
   <si>
     <t>Просветов Александр</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>