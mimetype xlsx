--- v0 (2026-02-17)
+++ v1 (2026-09-13)
@@ -183,54 +183,54 @@
   <si>
     <t>44-25</t>
   </si>
   <si>
     <t>Молчанов Евгений</t>
   </si>
   <si>
     <t>Чумилин Дмитрий</t>
   </si>
   <si>
     <t>Лазарев Евгений</t>
   </si>
   <si>
     <t>Кретов Максим</t>
   </si>
   <si>
     <t>Воробьев Алексей</t>
   </si>
   <si>
     <t>Осипов Богдан</t>
   </si>
   <si>
     <t>Столбовой Денис</t>
   </si>
   <si>
+    <t>Зайцев Никита</t>
+  </si>
+  <si>
     <t>Шиповалов Евгений</t>
-  </si>
-[...1 lines deleted...]
-    <t>Зайцев Никита</t>
   </si>
   <si>
     <t>Хоменко Вячеслав</t>
   </si>
   <si>
     <t>Головкин Александр</t>
   </si>
   <si>
     <t>Шкинев Данил</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Некрасов Андрей</t>
   </si>
   <si>
     <t>Шубин Владимир</t>
   </si>
   <si>
     <t>Роденков Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>