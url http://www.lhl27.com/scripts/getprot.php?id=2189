--- v0 (2026-02-16)
+++ v1 (2026-05-25)
@@ -171,54 +171,54 @@
   <si>
     <t>Ятченко Роман</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Мельников Константин</t>
   </si>
   <si>
     <t>Щетинин Валерий</t>
   </si>
   <si>
     <t>Богомолов Артем</t>
   </si>
   <si>
     <t>Ким Дмитрий</t>
   </si>
   <si>
     <t>Чье Бу</t>
   </si>
   <si>
     <t>Деев Дмитрий</t>
   </si>
   <si>
+    <t>Россейкин Максим</t>
+  </si>
+  <si>
     <t>Грунин Алексей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Россейкин Максим</t>
   </si>
   <si>
     <t>Хомитов Михаил</t>
   </si>
   <si>
     <t>Гетьман Сергей</t>
   </si>
   <si>
     <t>Ким Александр</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Макаров Александр</t>
   </si>
 </sst>
 </file>
 